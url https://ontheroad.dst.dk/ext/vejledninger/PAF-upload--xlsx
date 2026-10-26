--- v0 (2025-12-11)
+++ v1 (2026-10-26)
@@ -1,69 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr codeName="Denne_projektmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Koordinering af dataindsamling\01 - Tællingsdokumenter\PAF\Regneark\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Koordinering af dataindsamling\01 - Tællingsdokumenter\PAF\EI-web\Regneark\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C0DD11C3-F200-4DB4-80C6-EC6FD350BD99}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="720" yWindow="420" windowWidth="27555" windowHeight="12555" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Produktion foderblandinger 2025" sheetId="1" r:id="rId1"/>
-    <sheet name="Sammensætning i blandinger 2025" sheetId="4" r:id="rId2"/>
+    <sheet name="Produktion foderblandinger 2026" sheetId="1" r:id="rId1"/>
+    <sheet name="Sammensætning i blandinger 2026" sheetId="4" r:id="rId2"/>
     <sheet name="Vejledning" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="CVR">'Produktion foderblandinger 2025'!$C$7</definedName>
+    <definedName name="CVR">'Produktion foderblandinger 2026'!$C$7</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D37" i="1" l="1"/>
   <c r="E37" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="121">
   <si>
     <t>Kvægfoder:</t>
   </si>
   <si>
     <t>Fjerkræfoder:</t>
   </si>
   <si>
     <t>Svinefoder:</t>
   </si>
   <si>
     <t xml:space="preserve">Lavprocentrige foderblandinger til kvæg, undtagen kalve </t>
   </si>
   <si>
@@ -399,51 +413,51 @@
   <si>
     <t>1. januar - 31. december</t>
   </si>
   <si>
     <t>Ton</t>
   </si>
   <si>
     <t>Vitaminer, mineraler og andre tilsætningsstoffer:</t>
   </si>
   <si>
     <t>Bovaer</t>
   </si>
   <si>
     <t>NY</t>
   </si>
   <si>
     <t>udgifter til køb af foder som er en del af Økonomien for jordbrugssektoren</t>
   </si>
   <si>
     <t>Alle produkter opgives i ton</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -714,310 +728,304 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="0" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Bemærk!" xfId="1" builtinId="10"/>
     <cellStyle name="Link" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Kontor">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kontor">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kontor">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1158,674 +1166,673 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dst.dk/da/Indberet/hjaelp-til-indberetning/indberetning-via-filupload" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dst.dk/prodfod" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dst.dk/prodfod" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Ark1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L39"/>
   <sheetViews>
-    <sheetView showWhiteSpace="0" topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showWhiteSpace="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D43" sqref="D43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.140625" customWidth="1"/>
     <col min="2" max="2" width="31.28515625" customWidth="1"/>
     <col min="3" max="3" width="45" customWidth="1"/>
     <col min="4" max="5" width="18.28515625" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="40"/>
-[...4 lines deleted...]
-      <c r="G1" s="41"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="40"/>
-[...7 lines deleted...]
-      <c r="A3" s="23"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" s="22"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" s="5"/>
-      <c r="B4" s="24" t="s">
+      <c r="B4" s="23" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
     </row>
-    <row r="5" spans="1:7" s="15" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="16"/>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B5" s="15"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" s="5"/>
       <c r="B6" s="7"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5"/>
-      <c r="B7" s="17" t="s">
+      <c r="B7" s="16" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="9"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
     </row>
     <row r="8" spans="1:7" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="5"/>
-      <c r="B8" s="18"/>
+      <c r="B8" s="17"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
     </row>
     <row r="9" spans="1:7" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5"/>
-      <c r="B9" s="17" t="s">
+      <c r="B9" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="9"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
     </row>
     <row r="10" spans="1:7" ht="67.5" x14ac:dyDescent="0.25">
       <c r="A10" s="5"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
-      <c r="D10" s="19" t="s">
+      <c r="D10" s="18" t="s">
         <v>111</v>
       </c>
-      <c r="E10" s="56" t="s">
+      <c r="E10" s="52" t="s">
         <v>110</v>
       </c>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
     </row>
     <row r="11" spans="1:7" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A11" s="5"/>
-      <c r="B11" s="27"/>
+      <c r="B11" s="25"/>
       <c r="C11" s="8"/>
-      <c r="D11" s="51" t="s">
+      <c r="D11" s="47" t="s">
         <v>114</v>
       </c>
-      <c r="E11" s="51" t="s">
+      <c r="E11" s="47" t="s">
         <v>114</v>
       </c>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" s="5"/>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
-      <c r="D12" s="52" t="s">
+      <c r="D12" s="48" t="s">
         <v>115</v>
       </c>
-      <c r="E12" s="53" t="s">
+      <c r="E12" s="49" t="s">
         <v>115</v>
       </c>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
     </row>
     <row r="13" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="5"/>
-      <c r="B13" s="20" t="s">
+      <c r="B13" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
     </row>
     <row r="14" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="5"/>
-      <c r="B14" s="17" t="s">
+      <c r="B14" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="6"/>
-      <c r="D14" s="28"/>
-      <c r="E14" s="29"/>
+      <c r="D14" s="26"/>
+      <c r="E14" s="27"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
     </row>
     <row r="15" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="5"/>
-      <c r="B15" s="17" t="s">
+      <c r="B15" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="6"/>
-      <c r="D15" s="28"/>
-      <c r="E15" s="29"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="27"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
     </row>
     <row r="16" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="5"/>
-      <c r="B16" s="17" t="s">
+      <c r="B16" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="6"/>
-      <c r="D16" s="28"/>
-      <c r="E16" s="29"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="27"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="5"/>
-      <c r="B17" s="17" t="s">
+      <c r="B17" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="6"/>
-      <c r="D17" s="28"/>
-      <c r="E17" s="29"/>
+      <c r="D17" s="26"/>
+      <c r="E17" s="27"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
     </row>
     <row r="18" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="5"/>
-      <c r="B18" s="20" t="s">
+      <c r="B18" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C18" s="1"/>
-      <c r="D18" s="30"/>
-      <c r="E18" s="30"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="28"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
     </row>
     <row r="19" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="5"/>
-      <c r="B19" s="17" t="s">
+      <c r="B19" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="6"/>
-      <c r="D19" s="28"/>
-      <c r="E19" s="29"/>
+      <c r="D19" s="26"/>
+      <c r="E19" s="27"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
     </row>
     <row r="20" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="5"/>
-      <c r="B20" s="17" t="s">
+      <c r="B20" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="6"/>
-      <c r="D20" s="28"/>
-      <c r="E20" s="29"/>
+      <c r="D20" s="26"/>
+      <c r="E20" s="27"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
     </row>
     <row r="21" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="5"/>
-      <c r="B21" s="17" t="s">
+      <c r="B21" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="6"/>
-      <c r="D21" s="28"/>
-      <c r="E21" s="29"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="27"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
     </row>
     <row r="22" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="5"/>
-      <c r="B22" s="17" t="s">
+      <c r="B22" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="6"/>
-      <c r="D22" s="28"/>
-      <c r="E22" s="29"/>
+      <c r="D22" s="26"/>
+      <c r="E22" s="27"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
     </row>
     <row r="23" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="5"/>
-      <c r="B23" s="17" t="s">
+      <c r="B23" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="6"/>
-      <c r="D23" s="28"/>
-      <c r="E23" s="29"/>
+      <c r="D23" s="26"/>
+      <c r="E23" s="27"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
     </row>
     <row r="24" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A24" s="5"/>
-      <c r="B24" s="17" t="s">
+      <c r="B24" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="6"/>
-      <c r="D24" s="29"/>
-      <c r="E24" s="29"/>
+      <c r="D24" s="27"/>
+      <c r="E24" s="27"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
     </row>
     <row r="25" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="5"/>
-      <c r="B25" s="20" t="s">
+      <c r="B25" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="1"/>
-      <c r="D25" s="30"/>
-      <c r="E25" s="30"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="28"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
     </row>
     <row r="26" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="5"/>
-      <c r="B26" s="17" t="s">
+      <c r="B26" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="6"/>
-      <c r="D26" s="29"/>
-      <c r="E26" s="29"/>
+      <c r="D26" s="27"/>
+      <c r="E26" s="27"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
     </row>
     <row r="27" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A27" s="5"/>
-      <c r="B27" s="17" t="s">
+      <c r="B27" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="6"/>
-      <c r="D27" s="28"/>
-      <c r="E27" s="29"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="27"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
     </row>
     <row r="28" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
-      <c r="B28" s="17" t="s">
+      <c r="B28" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="6"/>
-      <c r="D28" s="29"/>
-      <c r="E28" s="29"/>
+      <c r="D28" s="27"/>
+      <c r="E28" s="27"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
     </row>
     <row r="29" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A29" s="5"/>
-      <c r="B29" s="17" t="s">
+      <c r="B29" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="6"/>
-      <c r="D29" s="28"/>
-      <c r="E29" s="29"/>
+      <c r="D29" s="26"/>
+      <c r="E29" s="27"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
     </row>
     <row r="30" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A30" s="5"/>
-      <c r="B30" s="17" t="s">
+      <c r="B30" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="6"/>
-      <c r="D30" s="29"/>
-      <c r="E30" s="29"/>
+      <c r="D30" s="27"/>
+      <c r="E30" s="27"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
     </row>
     <row r="31" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A31" s="5"/>
-      <c r="B31" s="20" t="s">
+      <c r="B31" s="19" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="1"/>
-      <c r="D31" s="30"/>
-      <c r="E31" s="30"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
     </row>
     <row r="32" spans="1:12" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A32" s="5"/>
-      <c r="B32" s="17" t="s">
+      <c r="B32" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C32" s="6"/>
-      <c r="D32" s="28"/>
-      <c r="E32" s="29"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="27"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
-      <c r="I32" s="15"/>
-      <c r="L32" s="58"/>
+      <c r="L32" s="54"/>
     </row>
     <row r="33" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="5"/>
-      <c r="B33" s="17" t="s">
+      <c r="B33" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="6"/>
-      <c r="D33" s="29"/>
-      <c r="E33" s="29"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="27"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
     </row>
     <row r="34" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="5"/>
-      <c r="B34" s="17" t="s">
+      <c r="B34" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C34" s="6"/>
-      <c r="D34" s="29"/>
-      <c r="E34" s="29"/>
+      <c r="D34" s="27"/>
+      <c r="E34" s="27"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A35" s="59" t="s">
+      <c r="A35" s="55" t="s">
         <v>118</v>
       </c>
-      <c r="B35" s="60" t="s">
+      <c r="B35" s="56" t="s">
         <v>117</v>
       </c>
-      <c r="C35" s="63"/>
-[...3 lines deleted...]
-      <c r="G35" s="62"/>
+      <c r="C35" s="56"/>
+      <c r="D35" s="58"/>
+      <c r="E35" s="58"/>
+      <c r="F35" s="56"/>
+      <c r="G35" s="56"/>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5"/>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="5"/>
-      <c r="B37" s="20" t="s">
+      <c r="B37" s="19" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="5"/>
-      <c r="D37" s="55">
+      <c r="D37" s="51">
         <f>SUM(D14:D34)</f>
         <v>0</v>
       </c>
-      <c r="E37" s="55">
+      <c r="E37" s="51">
         <f>SUM(E14:E34)</f>
         <v>0</v>
       </c>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5"/>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
     </row>
     <row r="39" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2:B2" location="Vejledning!A1" display="Vejledning: Sådan udfylder du skemaer"/>
-[...1 lines deleted...]
-    <hyperlink ref="A2" r:id="rId2" location="_Type2"/>
+    <hyperlink ref="A2:B2" location="Vejledning!A1" display="Vejledning: Sådan udfylder du skemaer" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="A1:B1" r:id="rId1" display="Upload det udfyldte regneark på: www.dst.dk/prodfod" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="A2" r:id="rId2" location="_Type2" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="77" fitToWidth="0" orientation="landscape" r:id="rId3"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"-,Fed"Produktion af foderblandinger</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Ark2"/>
   <dimension ref="B1:S38"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L20" sqref="L20:O20"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.85546875" customWidth="1"/>
     <col min="3" max="3" width="30.140625" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
-    <col min="6" max="6" width="4.85546875" style="15" customWidth="1"/>
+    <col min="6" max="6" width="4.85546875" customWidth="1"/>
     <col min="8" max="8" width="30.140625" customWidth="1"/>
     <col min="9" max="9" width="17.28515625" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" customWidth="1"/>
-    <col min="11" max="11" width="4.85546875" style="15" customWidth="1"/>
+    <col min="11" max="11" width="4.85546875" customWidth="1"/>
     <col min="13" max="13" width="30.140625" customWidth="1"/>
     <col min="14" max="14" width="17.28515625" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="66" t="s">
+      <c r="B1" s="60" t="s">
         <v>103</v>
       </c>
-      <c r="C1" s="66"/>
-[...3 lines deleted...]
-      <c r="G1" s="66" t="s">
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="60" t="s">
         <v>103</v>
       </c>
-      <c r="H1" s="66"/>
-[...3 lines deleted...]
-      <c r="L1" s="66" t="s">
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="60" t="s">
         <v>103</v>
       </c>
-      <c r="M1" s="66"/>
-[...1 lines deleted...]
-      <c r="O1" s="66"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
     </row>
     <row r="2" spans="2:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
-      <c r="D2" s="35"/>
+      <c r="D2" s="33"/>
       <c r="E2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
-      <c r="I2" s="35"/>
+      <c r="I2" s="33"/>
       <c r="J2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
-      <c r="N2" s="35"/>
+      <c r="N2" s="33"/>
       <c r="O2" s="5"/>
     </row>
     <row r="3" spans="2:15" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
-      <c r="D3" s="65" t="s">
+      <c r="D3" s="59" t="s">
         <v>112</v>
       </c>
-      <c r="E3" s="65"/>
+      <c r="E3" s="59"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
-      <c r="I3" s="65" t="s">
+      <c r="I3" s="59" t="s">
         <v>112</v>
       </c>
-      <c r="J3" s="65"/>
+      <c r="J3" s="59"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
-      <c r="N3" s="65" t="s">
+      <c r="N3" s="59" t="s">
         <v>112</v>
       </c>
-      <c r="O3" s="65"/>
+      <c r="O3" s="59"/>
     </row>
     <row r="4" spans="2:15" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
-      <c r="D4" s="50">
-        <v>2025</v>
+      <c r="D4" s="46">
+        <v>2026</v>
       </c>
       <c r="E4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
-      <c r="I4" s="50">
-        <v>2025</v>
+      <c r="I4" s="46">
+        <v>2026</v>
       </c>
       <c r="J4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
-      <c r="N4" s="50">
-        <v>2025</v>
+      <c r="N4" s="46">
+        <v>2026</v>
       </c>
       <c r="O4" s="5"/>
     </row>
     <row r="5" spans="2:15" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B5" s="5"/>
-      <c r="C5" s="54" t="s">
+      <c r="C5" s="50" t="s">
         <v>38</v>
       </c>
-      <c r="D5" s="35" t="s">
+      <c r="D5" s="33" t="s">
         <v>115</v>
       </c>
       <c r="E5" s="5"/>
       <c r="G5" s="5"/>
-      <c r="H5" s="54" t="s">
+      <c r="H5" s="50" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="35" t="s">
+      <c r="I5" s="33" t="s">
         <v>115</v>
       </c>
       <c r="J5" s="5"/>
       <c r="L5" s="5"/>
-      <c r="M5" s="54" t="s">
+      <c r="M5" s="50" t="s">
         <v>38</v>
       </c>
-      <c r="N5" s="35" t="s">
+      <c r="N5" s="33" t="s">
         <v>115</v>
       </c>
       <c r="O5" s="5"/>
     </row>
     <row r="6" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B6" s="5"/>
-      <c r="C6" s="31"/>
-      <c r="D6" s="31"/>
+      <c r="C6" s="29"/>
+      <c r="D6" s="29"/>
       <c r="E6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
     </row>
     <row r="7" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B7" s="5"/>
-      <c r="C7" s="36" t="s">
+      <c r="C7" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="36"/>
+      <c r="D7" s="34"/>
       <c r="E7" s="5"/>
       <c r="G7" s="5"/>
-      <c r="H7" s="36" t="s">
+      <c r="H7" s="34" t="s">
         <v>60</v>
       </c>
-      <c r="I7" s="37"/>
+      <c r="I7" s="35"/>
       <c r="J7" s="5"/>
       <c r="L7" s="5"/>
-      <c r="M7" s="36" t="s">
+      <c r="M7" s="34" t="s">
         <v>79</v>
       </c>
-      <c r="N7" s="37"/>
+      <c r="N7" s="35"/>
       <c r="O7" s="5"/>
     </row>
     <row r="8" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B8" s="5"/>
       <c r="C8" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="5"/>
       <c r="L8" s="5"/>
-      <c r="M8" s="33" t="s">
+      <c r="M8" s="31" t="s">
         <v>80</v>
       </c>
       <c r="N8" s="9"/>
       <c r="O8" s="5"/>
     </row>
     <row r="9" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B9" s="5"/>
       <c r="C9" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5" t="s">
         <v>81</v>
       </c>
       <c r="N9" s="9"/>
       <c r="O9" s="5"/>
     </row>
@@ -1835,729 +1842,728 @@
         <v>42</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="N10" s="9"/>
       <c r="O10" s="5"/>
     </row>
     <row r="11" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B11" s="5"/>
       <c r="C11" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="5"/>
       <c r="G11" s="5"/>
-      <c r="H11" s="32"/>
+      <c r="H11" s="30"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="L11" s="5"/>
-      <c r="M11" s="32" t="s">
+      <c r="M11" s="30" t="s">
         <v>83</v>
       </c>
       <c r="N11" s="9"/>
       <c r="O11" s="5"/>
     </row>
     <row r="12" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B12" s="5"/>
       <c r="C12" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="5"/>
       <c r="G12" s="5"/>
-      <c r="H12" s="38" t="s">
+      <c r="H12" s="36" t="s">
         <v>105</v>
       </c>
-      <c r="I12" s="37"/>
+      <c r="I12" s="35"/>
       <c r="J12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
     </row>
     <row r="13" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B13" s="5"/>
       <c r="C13" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="5"/>
       <c r="G13" s="5"/>
-      <c r="H13" s="32" t="s">
+      <c r="H13" s="30" t="s">
         <v>32</v>
       </c>
       <c r="I13" s="9"/>
       <c r="J13" s="5"/>
       <c r="L13" s="5"/>
-      <c r="M13" s="36" t="s">
+      <c r="M13" s="34" t="s">
         <v>87</v>
       </c>
-      <c r="N13" s="37"/>
+      <c r="N13" s="35"/>
       <c r="O13" s="5"/>
     </row>
     <row r="14" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B14" s="5"/>
-      <c r="C14" s="32" t="s">
+      <c r="C14" s="30" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="5"/>
       <c r="G14" s="5"/>
-      <c r="H14" s="32" t="s">
+      <c r="H14" s="30" t="s">
         <v>64</v>
       </c>
       <c r="I14" s="9"/>
       <c r="J14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5" t="s">
         <v>109</v>
       </c>
       <c r="N14" s="9"/>
       <c r="O14" s="5"/>
     </row>
     <row r="15" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B15" s="5"/>
-      <c r="C15" s="32" t="s">
+      <c r="C15" s="30" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="5"/>
       <c r="G15" s="5"/>
-      <c r="H15" s="32" t="s">
+      <c r="H15" s="30" t="s">
         <v>65</v>
       </c>
       <c r="I15" s="9"/>
       <c r="J15" s="5"/>
       <c r="L15" s="5"/>
-      <c r="M15" s="32" t="s">
+      <c r="M15" s="30" t="s">
         <v>88</v>
       </c>
       <c r="N15" s="9"/>
       <c r="O15" s="5"/>
     </row>
     <row r="16" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B16" s="5"/>
-      <c r="C16" s="32" t="s">
+      <c r="C16" s="30" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="5"/>
       <c r="G16" s="5"/>
-      <c r="H16" s="32" t="s">
+      <c r="H16" s="30" t="s">
         <v>66</v>
       </c>
       <c r="I16" s="9"/>
       <c r="J16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5" t="s">
         <v>89</v>
       </c>
       <c r="N16" s="9"/>
       <c r="O16" s="5"/>
     </row>
     <row r="17" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B17" s="5"/>
-      <c r="C17" s="32" t="s">
+      <c r="C17" s="30" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I17" s="9"/>
       <c r="J17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5" t="s">
         <v>90</v>
       </c>
       <c r="N17" s="9"/>
       <c r="O17" s="5"/>
     </row>
     <row r="18" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B18" s="5"/>
       <c r="C18" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="D18" s="47"/>
+      <c r="D18" s="44"/>
       <c r="E18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="9"/>
       <c r="J18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
     </row>
     <row r="19" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B19" s="5"/>
-      <c r="C19" s="45" t="s">
+      <c r="C19" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="D19" s="47"/>
+      <c r="D19" s="44"/>
       <c r="E19" s="5"/>
       <c r="G19" s="5"/>
-      <c r="H19" s="32" t="s">
+      <c r="H19" s="30" t="s">
         <v>68</v>
       </c>
       <c r="I19" s="9"/>
       <c r="J19" s="5"/>
       <c r="L19" s="5"/>
-      <c r="M19" s="36" t="s">
+      <c r="M19" s="34" t="s">
         <v>116</v>
       </c>
-      <c r="N19" s="37"/>
+      <c r="N19" s="35"/>
       <c r="O19" s="5"/>
     </row>
     <row r="20" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B20" s="5"/>
-      <c r="C20" s="46"/>
-      <c r="D20" s="48"/>
+      <c r="C20" s="43"/>
+      <c r="D20" s="45"/>
       <c r="E20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I20" s="9"/>
       <c r="J20" s="5"/>
-      <c r="L20" s="59" t="s">
+      <c r="L20" s="55" t="s">
         <v>118</v>
       </c>
-      <c r="M20" s="60" t="s">
+      <c r="M20" s="56" t="s">
         <v>117</v>
       </c>
-      <c r="N20" s="61"/>
-      <c r="O20" s="62"/>
+      <c r="N20" s="57"/>
+      <c r="O20" s="56"/>
     </row>
     <row r="21" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I21" s="9"/>
       <c r="J21" s="5"/>
       <c r="L21" s="5"/>
-      <c r="M21" s="33" t="s">
+      <c r="M21" s="31" t="s">
         <v>91</v>
       </c>
       <c r="N21" s="9"/>
       <c r="O21" s="5"/>
     </row>
     <row r="22" spans="2:19" ht="18.75" x14ac:dyDescent="0.25">
       <c r="B22" s="5"/>
-      <c r="C22" s="36" t="s">
+      <c r="C22" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="D22" s="37"/>
+      <c r="D22" s="35"/>
       <c r="E22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5" t="s">
         <v>92</v>
       </c>
       <c r="N22" s="9"/>
       <c r="O22" s="5"/>
-      <c r="P22" s="15"/>
-      <c r="S22" s="58"/>
+      <c r="S22" s="54"/>
     </row>
     <row r="23" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B23" s="5"/>
       <c r="C23" s="5" t="s">
         <v>53</v>
       </c>
       <c r="D23" s="9"/>
       <c r="E23" s="5"/>
       <c r="G23" s="5"/>
-      <c r="H23" s="33" t="s">
+      <c r="H23" s="31" t="s">
         <v>72</v>
       </c>
       <c r="I23" s="9"/>
       <c r="J23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5" t="s">
         <v>93</v>
       </c>
       <c r="N23" s="9"/>
       <c r="O23" s="5"/>
     </row>
     <row r="24" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B24" s="5"/>
       <c r="C24" s="5" t="s">
         <v>107</v>
       </c>
       <c r="D24" s="9"/>
       <c r="E24" s="5"/>
       <c r="G24" s="5"/>
-      <c r="H24" s="33" t="s">
+      <c r="H24" s="31" t="s">
         <v>73</v>
       </c>
       <c r="I24" s="9"/>
       <c r="J24" s="5"/>
       <c r="L24" s="5"/>
-      <c r="M24" s="33" t="s">
+      <c r="M24" s="31" t="s">
         <v>94</v>
       </c>
       <c r="N24" s="9"/>
       <c r="O24" s="5"/>
     </row>
     <row r="25" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B25" s="5"/>
       <c r="C25" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5" t="s">
         <v>33</v>
       </c>
       <c r="I25" s="9"/>
       <c r="J25" s="5"/>
       <c r="L25" s="5"/>
-      <c r="M25" s="33"/>
+      <c r="M25" s="31"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
     </row>
     <row r="26" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B26" s="5"/>
       <c r="C26" s="5" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="9"/>
       <c r="E26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5" t="s">
         <v>34</v>
       </c>
       <c r="I26" s="9"/>
       <c r="J26" s="5"/>
       <c r="L26" s="5"/>
-      <c r="M26" s="38" t="s">
+      <c r="M26" s="36" t="s">
         <v>95</v>
       </c>
-      <c r="N26" s="37"/>
+      <c r="N26" s="35"/>
       <c r="O26" s="5"/>
     </row>
     <row r="27" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B27" s="5"/>
       <c r="C27" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="D27" s="47"/>
+      <c r="D27" s="44"/>
       <c r="E27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I27" s="9"/>
       <c r="J27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5" t="s">
         <v>96</v>
       </c>
       <c r="N27" s="9"/>
       <c r="O27" s="5"/>
     </row>
     <row r="28" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B28" s="5"/>
-      <c r="C28" s="45" t="s">
+      <c r="C28" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="D28" s="47"/>
+      <c r="D28" s="44"/>
       <c r="E28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I28" s="9"/>
       <c r="J28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5" t="s">
         <v>97</v>
       </c>
       <c r="N28" s="9"/>
       <c r="O28" s="5"/>
     </row>
     <row r="29" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B29" s="5"/>
-      <c r="C29" s="46"/>
-      <c r="D29" s="48"/>
+      <c r="C29" s="43"/>
+      <c r="D29" s="45"/>
       <c r="E29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5" t="s">
         <v>98</v>
       </c>
       <c r="N29" s="9"/>
       <c r="O29" s="5"/>
     </row>
     <row r="30" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="D30" s="48"/>
+      <c r="D30" s="45"/>
       <c r="E30" s="5"/>
       <c r="G30" s="5"/>
-      <c r="H30" s="38" t="s">
+      <c r="H30" s="36" t="s">
         <v>76</v>
       </c>
-      <c r="I30" s="37"/>
+      <c r="I30" s="35"/>
       <c r="J30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5" t="s">
         <v>99</v>
       </c>
       <c r="N30" s="9"/>
       <c r="O30" s="5"/>
     </row>
     <row r="31" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D31" s="9"/>
       <c r="E31" s="5"/>
       <c r="G31" s="5"/>
-      <c r="H31" s="33" t="s">
+      <c r="H31" s="31" t="s">
         <v>77</v>
       </c>
       <c r="I31" s="9"/>
       <c r="J31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5" t="s">
         <v>100</v>
       </c>
       <c r="N31" s="9"/>
       <c r="O31" s="5"/>
     </row>
     <row r="32" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="9"/>
       <c r="E32" s="5"/>
       <c r="G32" s="5"/>
-      <c r="H32" s="33" t="s">
+      <c r="H32" s="31" t="s">
         <v>36</v>
       </c>
       <c r="I32" s="9"/>
       <c r="J32" s="5"/>
       <c r="L32" s="5"/>
-      <c r="M32" s="34" t="s">
+      <c r="M32" s="32" t="s">
         <v>101</v>
       </c>
       <c r="N32" s="9"/>
       <c r="O32" s="5"/>
     </row>
     <row r="33" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B33" s="5"/>
-      <c r="C33" s="32" t="s">
+      <c r="C33" s="30" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="9"/>
       <c r="E33" s="5"/>
       <c r="G33" s="5"/>
-      <c r="H33" s="33" t="s">
+      <c r="H33" s="31" t="s">
         <v>78</v>
       </c>
       <c r="I33" s="9"/>
       <c r="J33" s="5"/>
       <c r="L33" s="5"/>
       <c r="M33" s="5" t="s">
         <v>102</v>
       </c>
       <c r="N33" s="9"/>
-      <c r="O33" s="49"/>
+      <c r="O33" s="5"/>
     </row>
     <row r="34" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D34" s="9"/>
       <c r="E34" s="5"/>
       <c r="G34" s="5"/>
-      <c r="H34" s="33"/>
+      <c r="H34" s="31"/>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="L34" s="5"/>
-      <c r="M34" s="45" t="s">
+      <c r="M34" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="N34" s="47"/>
-      <c r="O34" s="49"/>
+      <c r="N34" s="44"/>
+      <c r="O34" s="5"/>
     </row>
     <row r="35" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D35" s="9"/>
       <c r="E35" s="5"/>
       <c r="G35" s="5"/>
-      <c r="H35" s="39" t="s">
+      <c r="H35" s="37" t="s">
         <v>84</v>
       </c>
-      <c r="I35" s="37"/>
+      <c r="I35" s="35"/>
       <c r="J35" s="5"/>
       <c r="L35" s="5"/>
-      <c r="M35" s="46"/>
-      <c r="N35" s="48"/>
+      <c r="M35" s="43"/>
+      <c r="N35" s="45"/>
       <c r="O35" s="5"/>
     </row>
     <row r="36" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
-      <c r="D36" s="49"/>
+      <c r="D36" s="5"/>
       <c r="E36" s="5"/>
       <c r="G36" s="5"/>
-      <c r="H36" s="32" t="s">
+      <c r="H36" s="30" t="s">
         <v>85</v>
       </c>
       <c r="I36" s="9"/>
       <c r="J36" s="5"/>
       <c r="M36" s="5"/>
       <c r="N36" s="5"/>
     </row>
     <row r="37" spans="2:15" x14ac:dyDescent="0.25">
       <c r="G37" s="5"/>
       <c r="H37" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I37" s="9"/>
       <c r="J37" s="5"/>
     </row>
     <row r="38" spans="2:15" x14ac:dyDescent="0.25">
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="G1:J1"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="L1:O1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"-,Fed"Foderblandingernes indholdsmæssige sammensætning</oddHeader>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="5" max="1048575" man="1"/>
     <brk id="10" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Ark3"/>
   <dimension ref="A1:F27"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A14" sqref="A14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="78.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="21"/>
+      <c r="A1" s="20"/>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="11"/>
       <c r="E1" s="12"/>
       <c r="F1" s="13"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="22" t="s">
+      <c r="A2" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="22" t="s">
+      <c r="A3" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="26"/>
+      <c r="A4" s="22"/>
     </row>
     <row r="6" spans="1:6" ht="28.5" x14ac:dyDescent="0.45">
-      <c r="A6" s="25" t="s">
+      <c r="A6" s="24" t="s">
         <v>104</v>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row r="7" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="43" t="s">
+      <c r="A8" s="41" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="43"/>
+      <c r="A9" s="41"/>
     </row>
     <row r="10" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="44" t="s">
+      <c r="A10" s="41" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="44"/>
+      <c r="A11" s="41"/>
     </row>
     <row r="12" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="44" t="s">
+      <c r="A12" s="41" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="44"/>
+      <c r="A13" s="41"/>
     </row>
     <row r="14" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="44" t="s">
+      <c r="A14" s="41" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="44"/>
+      <c r="A15" s="41"/>
     </row>
     <row r="16" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="44"/>
+      <c r="A16" s="41"/>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A17" s="44"/>
+      <c r="A17" s="41"/>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A18" s="44" t="s">
+      <c r="A18" s="41" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A19" s="44" t="s">
+      <c r="A19" s="41" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A20" s="44" t="s">
+      <c r="A20" s="41" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A22" s="23"/>
+      <c r="A22" s="22"/>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A23" s="23"/>
+      <c r="A23" s="22"/>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A24" s="23"/>
+      <c r="A24" s="22"/>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A25" s="23"/>
+      <c r="A25" s="22"/>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A26" s="23"/>
+      <c r="A26" s="22"/>
     </row>
     <row r="27" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A27" s="23"/>
+      <c r="A27" s="22"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A3" location="CVR" display="Udfyld indberetning"/>
-    <hyperlink ref="A2" r:id="rId1"/>
+    <hyperlink ref="A3" location="CVR" display="Udfyld indberetning" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
+    <hyperlink ref="A2" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Navngivne områder</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>Produktion foderblandinger 2025</vt:lpstr>
-      <vt:lpstr>Sammensætning i blandinger 2025</vt:lpstr>
+      <vt:lpstr>Produktion foderblandinger 2026</vt:lpstr>
+      <vt:lpstr>Sammensætning i blandinger 2026</vt:lpstr>
       <vt:lpstr>Vejledning</vt:lpstr>
       <vt:lpstr>CVR</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Danmarks Statistik</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Merete Iisager</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>